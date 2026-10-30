--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -100,51 +100,54 @@
         <w:t>RELOCATION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666FBD04" w14:textId="67E5327B" w:rsidR="00E02B22" w:rsidRDefault="00056521">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="3"/>
         <w:ind w:left="1220" w:right="1750"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Multi-Project Relocation Agreement</w:t>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Project Name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B33AB7" w14:textId="77777777" w:rsidR="00E02B22" w:rsidRDefault="00E02B22">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61E05D6A" w14:textId="2AE3619C" w:rsidR="00E02B22" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5685"/>
           <w:tab w:val="left" w:pos="9419"/>
         </w:tabs>
         <w:ind w:left="220" w:right="117" w:firstLine="717"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>